--- v0 (2025-10-03)
+++ v1 (2026-10-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67D9AF7C" w14:textId="699037A0" w:rsidR="007C36F4" w:rsidRPr="00741846" w:rsidRDefault="00FF0B45" w:rsidP="00867414">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="blue"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251629056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="126F21AD" wp14:editId="5B0C084D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-61595</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -274,129 +274,129 @@
                             <a:lumMod val="85000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="411B0D24" w14:textId="1102857D" w:rsidR="0071062B" w:rsidRPr="00DA04A4" w:rsidRDefault="0071062B" w:rsidP="0071062B">
+                          <w:p w14:paraId="411B0D24" w14:textId="6057DDFE" w:rsidR="0071062B" w:rsidRPr="00DA04A4" w:rsidRDefault="0071062B" w:rsidP="0071062B">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="right" w:pos="9498"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005736EB">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>REFERRAL FORM</w:t>
                             </w:r>
                             <w:r w:rsidR="00BE4211">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00BE4211" w:rsidRPr="00BE4211">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(Version </w:t>
                             </w:r>
-                            <w:r w:rsidR="00F82969">
+                            <w:r w:rsidR="005C7EB3">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Aug</w:t>
+                              <w:t>Oct</w:t>
                             </w:r>
                             <w:r w:rsidR="00BE4211" w:rsidRPr="00BE4211">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>-2</w:t>
                             </w:r>
-                            <w:r w:rsidR="00FF0B45">
+                            <w:r w:rsidR="005C7EB3">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidR="00BE4211" w:rsidRPr="00BE4211">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00CD448C">
                               <w:rPr>
@@ -451,129 +451,129 @@
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>eferral</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="6148FA36" id="Rectangle 22" o:spid="_x0000_s1027" style="position:absolute;margin-left:-3.45pt;margin-top:6.9pt;width:497.7pt;height:30.7pt;z-index:251632128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDky/fujgIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0havkpFiioQ0yQG&#10;FTDx7Dp2E8nxebbbpPvrd7aTFBjaw7QX5z5/95G7u7zqGkV2wroadEEnRzklQnMoa70p6I/n2y8z&#10;SpxnumQKtCjoXjh6tfj86bI1czGFClQpLEEQ7eatKWjlvZlnmeOVaJg7AiM0KiXYhnlk7SYrLWsR&#10;vVHZNM/PshZsaSxw4RxKb5KSLiK+lIL7Bymd8EQVFHPz8bXxXYc3W1yy+cYyU9W8T4P9QxYNqzUG&#10;HaFumGdka+s/oJqaW3Ag/RGHJgMpay5iDVjNJH9XzVPFjIi1YHOcGdvk/h8sv989mZXFNrTGzR2S&#10;oYpO2iZ8MT/SxWbtx2aJzhOOwrPjaX5+gT3lqDueXcyQRpjs4G2s818FNCQQBbX4M2KP2O7O+WQ6&#10;mIRgDlRd3tZKRSYMgLhWluwY/rr1ZhJd1bb5DmWSzU7zfAgZ5yWYxwTeICkd8DQE5BQ0SLJDuZHy&#10;eyWCndKPQpK6xAKnMeKInIIyzoX2KRlXsVIkcUjl41wiYECWGH/E7gHeFjlgpyx7++Aq4iCPzvnf&#10;EkvOo0eMDNqPzk2twX4EoLCqPnKyH5qUWhO65Lt1h73BPQ+WQbKGcr+yxEJaLGf4bY0/+445v2IW&#10;NwnnA6+Df8BHKmgLCj1FSQX210fyYI8DjlpKWtzMgrqfW2YFJeqbxtG/mJychFWOzMnp+RQZ+1qz&#10;fq3R2+YacIImeIcMj2Sw92ogpYXmBY/IMkRFFdMcYxeUezsw1z5dDDxDXCyX0QzX1zB/p58MD+Ch&#10;z2GYn7sXZk0/8R535R6GLWbzd4OfbIOnhuXWg6zjVhz62v8BXP041v2ZCrflNR+tDsd08RsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAOHBJMvgAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m&#10;/ofNmHiDLRhqqd0SYgInE6VKiLelHdrG3dmmu9DKr3c86XHee3nzvWw1WiMu2PvWkYLZNAKBVLqq&#10;pVrBx/tmkoDwQVOljSNU8I0eVvntTabTyg20w0sRasEl5FOtoAmhS6X0ZYNW+6nrkNg7ud7qwGdf&#10;y6rXA5dbI+dRFEurW+IPje7wucHyqzhbBSd9fVu3W7x+xofX7WwozP4l2Sh1fzeun0AEHMNfGH7x&#10;GR1yZjq6M1VeGAWTeMlJ1h94AfvLJFmAOCp4XMxB5pn8PyD/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAOTL9+6OAgAAlAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAOHBJMvgAAAACAEAAA8AAAAAAAAAAAAAAAAA6AQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" fillcolor="#d8d8d8 [2732]" stroked="f" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="411B0D24" w14:textId="1102857D" w:rsidR="0071062B" w:rsidRPr="00DA04A4" w:rsidRDefault="0071062B" w:rsidP="0071062B">
+                    <w:p w14:paraId="411B0D24" w14:textId="6057DDFE" w:rsidR="0071062B" w:rsidRPr="00DA04A4" w:rsidRDefault="0071062B" w:rsidP="0071062B">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="right" w:pos="9498"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005736EB">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>REFERRAL FORM</w:t>
                       </w:r>
                       <w:r w:rsidR="00BE4211">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00BE4211" w:rsidRPr="00BE4211">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(Version </w:t>
                       </w:r>
-                      <w:r w:rsidR="00F82969">
+                      <w:r w:rsidR="005C7EB3">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Aug</w:t>
+                        <w:t>Oct</w:t>
                       </w:r>
                       <w:r w:rsidR="00BE4211" w:rsidRPr="00BE4211">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>-2</w:t>
                       </w:r>
-                      <w:r w:rsidR="00FF0B45">
+                      <w:r w:rsidR="005C7EB3">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidR="00BE4211" w:rsidRPr="00BE4211">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00CD448C">
                         <w:rPr>
@@ -1351,176 +1351,146 @@
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Cirencester Dental Practice</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA927E8" w14:textId="77777777" w:rsidR="00330DB7" w:rsidRDefault="00330DB7" w:rsidP="00330DB7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FC094E9" w14:textId="4AE73123" w:rsidR="00FF0B45" w:rsidRDefault="00FF0B45" w:rsidP="00FF0B45">
+    <w:p w14:paraId="22003294" w14:textId="5D19C142" w:rsidR="002D3606" w:rsidRDefault="002D3606" w:rsidP="002D3606">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003908DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...11 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00F263B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>cirencesterdentalpractice.com/refer-patient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F263B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F263B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003908DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003908DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Refer Patients Online</w:t>
       </w:r>
       <w:r w:rsidRPr="003908DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...69 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (encrypted portal)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0DA034" w14:textId="3372374F" w:rsidR="0092015C" w:rsidRPr="00AA21A2" w:rsidRDefault="0092015C" w:rsidP="008F5A31">
+    <w:p w14:paraId="3A0DA034" w14:textId="71995288" w:rsidR="0092015C" w:rsidRPr="00AA21A2" w:rsidRDefault="0092015C" w:rsidP="008F5A31">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REFERRING DENTIST DETAILS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C7B2E6" w14:textId="77777777" w:rsidR="0092015C" w:rsidRPr="00AA21A2" w:rsidRDefault="0092015C" w:rsidP="0092015C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
@@ -1685,52 +1655,62 @@
       </w:pPr>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telephone: …………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>…………..</w:t>
-      </w:r>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA21A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>E-mail: ………………………</w:t>
       </w:r>
       <w:r w:rsidR="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………...…………………...………</w:t>
       </w:r>
@@ -1780,143 +1760,181 @@
       </w:pPr>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Patient’s Name: …………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>……..</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA21A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date of Birth: ……………</w:t>
       </w:r>
       <w:r w:rsidR="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>……..…….</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA21A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA21A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB0A4FD" w14:textId="77777777" w:rsidR="0092015C" w:rsidRPr="00AA21A2" w:rsidRDefault="0092015C" w:rsidP="0092015C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Patient’s Address:  …………………………………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…...…………….…………</w:t>
       </w:r>
       <w:r w:rsidR="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>……………..</w:t>
-      </w:r>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AA21A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B67E91" w14:textId="77777777" w:rsidR="0092015C" w:rsidRPr="00AA21A2" w:rsidRDefault="0092015C" w:rsidP="0092015C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA21A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -4871,103 +4889,143 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7800D28E" w14:textId="6625B94C" w:rsidR="00FA7800" w:rsidRPr="0014308C" w:rsidRDefault="00FA7800" w:rsidP="00FA7800">
+                          <w:p w14:paraId="7800D28E" w14:textId="5D9D07F1" w:rsidR="00FA7800" w:rsidRPr="005C7EB3" w:rsidRDefault="00FA7800" w:rsidP="00FA7800">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="5160"/>
                               </w:tabs>
                               <w:spacing w:before="80"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                                <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>OTHER</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0014308C">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> REFERRAL</w:t>
                             </w:r>
                             <w:r w:rsidR="0008783F">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>S</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0014308C">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">: </w:t>
+                              <w:t>:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005C7EB3">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C7EB3" w:rsidRPr="005C7EB3">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">               M</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C7EB3">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>ASSETER BOTOX</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00492C11">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>®</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="529A8FC4" w14:textId="47B52286" w:rsidR="00251BCC" w:rsidRDefault="0022116E" w:rsidP="00251BCC">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="5160"/>
                               </w:tabs>
                               <w:spacing w:before="120"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">       </w:t>
                             </w:r>
                             <w:r w:rsidR="0008783F">
@@ -5175,103 +5233,143 @@
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="7722DC42" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:226.4pt;margin-top:9.3pt;width:271.1pt;height:110.25pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRury/GAIAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkqUx4hRdug4D&#10;ugvQ7QNkWbaFyaJGKbG7ry8lp2mwvQ3zg0Ca1CF5eLS9HnvDjgq9Blvy+SznTFkJtbZtyX98v3tz&#10;xZkPwtbCgFUlf1SeX+9ev9oOrlAL6MDUChmBWF8MruRdCK7IMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yZb5Pm7bACsHYJU3tPf2ynIdwm/aZQMX5vGq8BMyam3kE5MZxXPbLcVRYvCdVqe2hD/0EUvtKWi&#10;Z6hbEQQ7oP4LqtcSwUMTZhL6DJpGS5VmoGnm+R/TPHTCqTQLkePdmSb//2Dll+OD+4YsjO9hpAWm&#10;Iby7B/nTMwv7TthW3SDC0ClRU+F5pCwbnC9OVyPVvvARpBo+Q01LFocACWhssI+s0JyM0GkBj2fS&#10;1RiYpJ9vl8vFZk0hSbH5Ms/n61WqIYrn6w59+KigZ9EoOdJWE7w43vsQ2xHFc0qsZuFOG5M2aywb&#10;Sr5ZLVbTYGB0HYMxzWNb7Q2yo4jaSN+prr9M63UghRrdl/zqnCSKSMcHW6cqQWgz2dSJsSd+IiUT&#10;OWGsRqbrkq9jgUhXBfUjEYYwCZIeEBkd4G/OBhJjyf2vg0DFmflkifTNfLmM6k3OcrVekIOXkeoy&#10;IqwkqJIHziZzHybFHxzqtqNK05ot3NCiGp0ofOnq1D4JLjF7ehxR0Zd+ynp5wrsnAAAA//8DAFBL&#10;AwQUAAYACAAAACEADnwxON4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82Y&#10;eLNLwX5AWRpj9a5Y7XWBKRB3Zwm7bdFf73jS4+T9mOfNt5M14oyj7x0pmM8iEEi1a3pqFezfnu/W&#10;IHzQ1GjjCBV8oYdtcX2V66xxF3rFcxlawSXkM62gC2HIpPR1h1b7mRuQWDu60erA59jKZtQXLrdG&#10;xlG0lFb3xB86PeBjh/VnebKMER/2ye6lxNVKV8nu6fs9PX4YpW5vpocNiIBT+DPDLz5noGCmyp2o&#10;8cIouF/EjB5YWC9BsCFNFzyuUhAn6Rxkkcv/E4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhANG6vL8YAgAACgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAA58MTjeAAAACgEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7800D28E" w14:textId="6625B94C" w:rsidR="00FA7800" w:rsidRPr="0014308C" w:rsidRDefault="00FA7800" w:rsidP="00FA7800">
+                    <w:p w14:paraId="7800D28E" w14:textId="5D9D07F1" w:rsidR="00FA7800" w:rsidRPr="005C7EB3" w:rsidRDefault="00FA7800" w:rsidP="00FA7800">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="5160"/>
                         </w:tabs>
                         <w:spacing w:before="80"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:b/>
+                          <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>OTHER</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0014308C">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> REFERRAL</w:t>
                       </w:r>
                       <w:r w:rsidR="0008783F">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>S</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0014308C">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">: </w:t>
+                        <w:t>:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005C7EB3">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C7EB3" w:rsidRPr="005C7EB3">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">               M</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C7EB3">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>ASSETER BOTOX</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00492C11">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>®</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="529A8FC4" w14:textId="47B52286" w:rsidR="00251BCC" w:rsidRDefault="0022116E" w:rsidP="00251BCC">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="5160"/>
                         </w:tabs>
                         <w:spacing w:before="120"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">       </w:t>
                       </w:r>
                       <w:r w:rsidR="0008783F">
@@ -5466,61 +5564,134 @@
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">         TOOTH WEAR                  SECOND OPINION</w:t>
                       </w:r>
                       <w:r w:rsidR="000E6290">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A2EEDE" w14:textId="134CDB3F" w:rsidR="00E56F98" w:rsidRPr="00AA21A2" w:rsidRDefault="00E56F98" w:rsidP="00882391">
+    <w:p w14:paraId="66A2EEDE" w14:textId="5DB622DE" w:rsidR="00E56F98" w:rsidRPr="00AA21A2" w:rsidRDefault="005C7EB3" w:rsidP="00882391">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="257C1AB4" wp14:editId="6C1773E7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4337685</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>68263</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="153035" cy="146050"/>
+                <wp:effectExtent l="0" t="0" r="18415" b="25400"/>
+                <wp:wrapNone/>
+                <wp:docPr id="384553999" name="Rectangle 85"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="153035" cy="146050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="789BDD75" id="Rectangle 85" o:spid="_x0000_s1026" style="position:absolute;margin-left:341.55pt;margin-top:5.4pt;width:12.05pt;height:11.5pt;z-index:251692544;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe0sZJCwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L7bTuGutOFWVLtOk&#10;rpvU9QMIxjYa5rILiZN9/S4kTbOtT9N4QFwuHM499zC/2Q2GbRV6DbbmxSTnTFkJjbZdzZ++rd5d&#10;ceaDsI0wYFXN98rzm8XbN/PRVWoKPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWTTPL/MRsDGIUjlPe3eHZJ8kfDbVsnwpW29CszUnLiFNGOa13HOFnNRdShcr+WRhvgHFoPQlh49&#10;Qd2JINgG9V9Qg5YIHtowkTBk0LZaqlQDVVPkf1Tz2AunUi0kjncnmfz/g5UP20f3FSN17+5BfvfM&#10;wrIXtlO3iDD2SjT0XBGFykbnq9OFGHi6ytbjZ2iotWITIGmwa3GIgFQd2yWp9yep1S4wSZtFeZFf&#10;lJxJShWzy7xMrchE9XzZoQ8fFQwsLmqO1MkELrb3PkQyono+ksiD0c1KG5MC7NZLg2wrqOurNBJ/&#10;qvH8mLFsrPl1OS0T8m85fw6Rp/EaxKAD2dfooeZXp0Oiiqp9sE0yVxDaHNZE2dijjFG5aFJfraHZ&#10;k4oIB2/SX6JFD/iTs5F8WXP/YyNQcWY+WerEdTGbRSOnYFa+n1KA55n1eUZYSVA1D5wdlstwMP/G&#10;oe56eqlItVu4pe61Oin7wupIlryXBD/+k2ju8zidevnNi18AAAD//wMAUEsDBBQABgAIAAAAIQAY&#10;j62r3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1EakOIUyFQkTi2&#10;6YWbEy9JIF5HsdMGvp7lBMfVPM2+KXaLG8QZp9B70rBeKRBIjbc9tRpO1f4uAxGiIWsGT6jhCwPs&#10;yuurwuTWX+iA52NsBZdQyI2GLsYxlzI0HToTVn5E4uzdT85EPqdW2slcuNwNMlFqI53piT90ZsSn&#10;DpvP4+w01H1yMt+H6kW5+30aX5fqY3571vr2Znl8ABFxiX8w/OqzOpTsVPuZbBCDhk2WrhnlQPEE&#10;BrZqm4CoNaRpBrIs5P8F5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHtLGSQsCAAAV&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGI+tq94A&#10;AAAJAQAADwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="13B2B1B6" w14:textId="38172086" w:rsidR="00E56F98" w:rsidRPr="00AA21A2" w:rsidRDefault="002932CF" w:rsidP="00882391">
+    <w:p w14:paraId="13B2B1B6" w14:textId="4265FD60" w:rsidR="00E56F98" w:rsidRPr="00AA21A2" w:rsidRDefault="002932CF" w:rsidP="00882391">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30F70C05" wp14:editId="700C8630">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2994025</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -5632,71 +5803,139 @@
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="632419E2" id="Rectangle 88" o:spid="_x0000_s1026" style="position:absolute;margin-left:341.65pt;margin-top:11.05pt;width:12.05pt;height:11.5pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe0sZJCwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L7bTuGutOFWVLtOk&#10;rpvU9QMIxjYa5rILiZN9/S4kTbOtT9N4QFwuHM499zC/2Q2GbRV6DbbmxSTnTFkJjbZdzZ++rd5d&#10;ceaDsI0wYFXN98rzm8XbN/PRVWoKPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWTTPL/MRsDGIUjlPe3eHZJ8kfDbVsnwpW29CszUnLiFNGOa13HOFnNRdShcr+WRhvgHFoPQlh49&#10;Qd2JINgG9V9Qg5YIHtowkTBk0LZaqlQDVVPkf1Tz2AunUi0kjncnmfz/g5UP20f3FSN17+5BfvfM&#10;wrIXtlO3iDD2SjT0XBGFykbnq9OFGHi6ytbjZ2iotWITIGmwa3GIgFQd2yWp9yep1S4wSZtFeZFf&#10;lJxJShWzy7xMrchE9XzZoQ8fFQwsLmqO1MkELrb3PkQyono+ksiD0c1KG5MC7NZLg2wrqOurNBJ/&#10;qvH8mLFsrPl1OS0T8m85fw6Rp/EaxKAD2dfooeZXp0Oiiqp9sE0yVxDaHNZE2dijjFG5aFJfraHZ&#10;k4oIB2/SX6JFD/iTs5F8WXP/YyNQcWY+WerEdTGbRSOnYFa+n1KA55n1eUZYSVA1D5wdlstwMP/G&#10;oe56eqlItVu4pe61Oin7wupIlryXBD/+k2ju8zidevnNi18AAAD//wMAUEsDBBQABgAIAAAAIQDo&#10;aYoC4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqPMobQlxKgQqEss2&#10;3bCbxEMSiMdR7LSBr8ddwXJ0j+49k29n04sTja6zrCBeRCCIa6s7bhQcy93dBoTzyBp7y6Tgmxxs&#10;i+urHDNtz7yn08E3IpSwy1BB6/2QSenqlgy6hR2IQ/ZhR4M+nGMj9YjnUG56mUTRShrsOCy0ONBz&#10;S/XXYTIKqi454s++fI3Mwy71b3P5Ob2/KHV7Mz89gvA0+z8YLvpBHYrgVNmJtRO9gtUmTQOqIEli&#10;EAFYR+sliErB8j4GWeTy/wfFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAe0sZJCwIA&#10;ABUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDoaYoC&#10;4AAAAAkBAAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="49585EA5" w14:textId="0EA2A6D5" w:rsidR="00E56F98" w:rsidRPr="00AA21A2" w:rsidRDefault="00E56F98" w:rsidP="00882391">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E33BD60" w14:textId="3138AA53" w:rsidR="00E56F98" w:rsidRPr="00AA21A2" w:rsidRDefault="002932CF" w:rsidP="00882391">
+    <w:p w14:paraId="5E33BD60" w14:textId="66FCFBC1" w:rsidR="00E56F98" w:rsidRPr="00AA21A2" w:rsidRDefault="005C7EB3" w:rsidP="00882391">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4520E762" wp14:editId="5BC5C7B9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="392BD30C" wp14:editId="16E49FC7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4336415</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>44450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="153035" cy="146050"/>
+                <wp:effectExtent l="0" t="0" r="18415" b="25400"/>
+                <wp:wrapNone/>
+                <wp:docPr id="114" name="Rectangle 87"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="153035" cy="146050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4AB052A7" id="Rectangle 87" o:spid="_x0000_s1026" style="position:absolute;margin-left:341.45pt;margin-top:3.5pt;width:12.05pt;height:11.5pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe0sZJCwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L7bTuGutOFWVLtOk&#10;rpvU9QMIxjYa5rILiZN9/S4kTbOtT9N4QFwuHM499zC/2Q2GbRV6DbbmxSTnTFkJjbZdzZ++rd5d&#10;ceaDsI0wYFXN98rzm8XbN/PRVWoKPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWTTPL/MRsDGIUjlPe3eHZJ8kfDbVsnwpW29CszUnLiFNGOa13HOFnNRdShcr+WRhvgHFoPQlh49&#10;Qd2JINgG9V9Qg5YIHtowkTBk0LZaqlQDVVPkf1Tz2AunUi0kjncnmfz/g5UP20f3FSN17+5BfvfM&#10;wrIXtlO3iDD2SjT0XBGFykbnq9OFGHi6ytbjZ2iotWITIGmwa3GIgFQd2yWp9yep1S4wSZtFeZFf&#10;lJxJShWzy7xMrchE9XzZoQ8fFQwsLmqO1MkELrb3PkQyono+ksiD0c1KG5MC7NZLg2wrqOurNBJ/&#10;qvH8mLFsrPl1OS0T8m85fw6Rp/EaxKAD2dfooeZXp0Oiiqp9sE0yVxDaHNZE2dijjFG5aFJfraHZ&#10;k4oIB2/SX6JFD/iTs5F8WXP/YyNQcWY+WerEdTGbRSOnYFa+n1KA55n1eUZYSVA1D5wdlstwMP/G&#10;oe56eqlItVu4pe61Oin7wupIlryXBD/+k2ju8zidevnNi18AAAD//wMAUEsDBBQABgAIAAAAIQBT&#10;i8a53QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqE0q9SfEqRCoSBzb&#10;9MJtE5skEK+j2GkDT9/tqb3taEaz32SbyXXiaIfQetLwPFMgLFXetFRrOBTbpxWIEJEMdp6shj8b&#10;YJPf32WYGn+inT3uYy24hEKKGpoY+1TKUDXWYZj53hJ7335wGFkOtTQDnrjcdTJRaiEdtsQfGuzt&#10;W2Or3/3oNJRtcsD/XfGh3Ho7j59T8TN+vWv9+DC9voCIdorXMFzwGR1yZir9SCaITsNilaw5qmHJ&#10;k9hfqstRapgrBTLP5O2A/AwAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAe0sZJCwIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBTi8a53QAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002932CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4520E762" wp14:editId="12530B49">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2994660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>47943</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="153035" cy="146050"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="113" name="Rectangle 86"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="153035" cy="146050"/>
                         </a:xfrm>
@@ -5704,119 +5943,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="06A11D32" id="Rectangle 86" o:spid="_x0000_s1026" style="position:absolute;margin-left:235.8pt;margin-top:3.8pt;width:12.05pt;height:11.5pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe0sZJCwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L7bTuGutOFWVLtOk&#10;rpvU9QMIxjYa5rILiZN9/S4kTbOtT9N4QFwuHM499zC/2Q2GbRV6DbbmxSTnTFkJjbZdzZ++rd5d&#10;ceaDsI0wYFXN98rzm8XbN/PRVWoKPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWTTPL/MRsDGIUjlPe3eHZJ8kfDbVsnwpW29CszUnLiFNGOa13HOFnNRdShcr+WRhvgHFoPQlh49&#10;Qd2JINgG9V9Qg5YIHtowkTBk0LZaqlQDVVPkf1Tz2AunUi0kjncnmfz/g5UP20f3FSN17+5BfvfM&#10;wrIXtlO3iDD2SjT0XBGFykbnq9OFGHi6ytbjZ2iotWITIGmwa3GIgFQd2yWp9yep1S4wSZtFeZFf&#10;lJxJShWzy7xMrchE9XzZoQ8fFQwsLmqO1MkELrb3PkQyono+ksiD0c1KG5MC7NZLg2wrqOurNBJ/&#10;qvH8mLFsrPl1OS0T8m85fw6Rp/EaxKAD2dfooeZXp0Oiiqp9sE0yVxDaHNZE2dijjFG5aFJfraHZ&#10;k4oIB2/SX6JFD/iTs5F8WXP/YyNQcWY+WerEdTGbRSOnYFa+n1KA55n1eUZYSVA1D5wdlstwMP/G&#10;oe56eqlItVu4pe61Oin7wupIlryXBD/+k2ju8zidevnNi18AAAD//wMAUEsDBBQABgAIAAAAIQBk&#10;chWv3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNMfEprGqRCoSBzb&#10;9MJtE7tJIF5HsdMGnp7tCU6j1Yxmvs22k+3E2Qy+daRgPotAGKqcbqlWcCx2D08gfEDS2DkyCr6N&#10;h21+e5Nhqt2F9uZ8CLXgEvIpKmhC6FMpfdUYi37mekPsndxgMfA51FIPeOFy28lFFMXSYku80GBv&#10;XhpTfR1Gq6BsF0f82RdvkV3vluF9Kj7Hj1el7u+m5w2IYKbwF4YrPqNDzkylG0l70SlYJfOYowoS&#10;FvZX68cERKlgGcUg80z+fyD/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB7SxkkLAgAA&#10;FQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGRyFa/f&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;"/>
-[...67 lines deleted...]
-              <v:rect w14:anchorId="213B0EA6" id="Rectangle 87" o:spid="_x0000_s1026" style="position:absolute;margin-left:341.85pt;margin-top:3.55pt;width:12.05pt;height:11.5pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe0sZJCwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L7bTuGutOFWVLtOk&#10;rpvU9QMIxjYa5rILiZN9/S4kTbOtT9N4QFwuHM499zC/2Q2GbRV6DbbmxSTnTFkJjbZdzZ++rd5d&#10;ceaDsI0wYFXN98rzm8XbN/PRVWoKPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWTTPL/MRsDGIUjlPe3eHZJ8kfDbVsnwpW29CszUnLiFNGOa13HOFnNRdShcr+WRhvgHFoPQlh49&#10;Qd2JINgG9V9Qg5YIHtowkTBk0LZaqlQDVVPkf1Tz2AunUi0kjncnmfz/g5UP20f3FSN17+5BfvfM&#10;wrIXtlO3iDD2SjT0XBGFykbnq9OFGHi6ytbjZ2iotWITIGmwa3GIgFQd2yWp9yep1S4wSZtFeZFf&#10;lJxJShWzy7xMrchE9XzZoQ8fFQwsLmqO1MkELrb3PkQyono+ksiD0c1KG5MC7NZLg2wrqOurNBJ/&#10;qvH8mLFsrPl1OS0T8m85fw6Rp/EaxKAD2dfooeZXp0Oiiqp9sE0yVxDaHNZE2dijjFG5aFJfraHZ&#10;k4oIB2/SX6JFD/iTs5F8WXP/YyNQcWY+WerEdTGbRSOnYFa+n1KA55n1eUZYSVA1D5wdlstwMP/G&#10;oe56eqlItVu4pe61Oin7wupIlryXBD/+k2ju8zidevnNi18AAAD//wMAUEsDBBQABgAIAAAAIQA2&#10;vOsP3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ1GakrIpkKgInFs&#10;0wu3TWySQGxHsdMGvp7lBMfRjGbeFLvFDuJsptB7h5CsFAjjGq971yKcqv3dFkSI5DQN3hmELxNg&#10;V15fFZRrf3EHcz7GVnCJCzkhdDGOuZSh6YylsPKjcey9+8lSZDm1Uk904XI7yLVSG2mpd7zQ0Wie&#10;OtN8HmeLUPfrE30fqhdl7/dpfF2qj/ntGfH2Znl8ABHNEv/C8IvP6FAyU+1np4MYEDbbNOMoQpaA&#10;YD9TGV+pEVKVgCwL+f9A+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAe0sZJCwIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA2vOsP3QAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+              <v:rect w14:anchorId="4606A99F" id="Rectangle 86" o:spid="_x0000_s1026" style="position:absolute;margin-left:235.8pt;margin-top:3.8pt;width:12.05pt;height:11.5pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe0sZJCwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L7bTuGutOFWVLtOk&#10;rpvU9QMIxjYa5rILiZN9/S4kTbOtT9N4QFwuHM499zC/2Q2GbRV6DbbmxSTnTFkJjbZdzZ++rd5d&#10;ceaDsI0wYFXN98rzm8XbN/PRVWoKPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWTTPL/MRsDGIUjlPe3eHZJ8kfDbVsnwpW29CszUnLiFNGOa13HOFnNRdShcr+WRhvgHFoPQlh49&#10;Qd2JINgG9V9Qg5YIHtowkTBk0LZaqlQDVVPkf1Tz2AunUi0kjncnmfz/g5UP20f3FSN17+5BfvfM&#10;wrIXtlO3iDD2SjT0XBGFykbnq9OFGHi6ytbjZ2iotWITIGmwa3GIgFQd2yWp9yep1S4wSZtFeZFf&#10;lJxJShWzy7xMrchE9XzZoQ8fFQwsLmqO1MkELrb3PkQyono+ksiD0c1KG5MC7NZLg2wrqOurNBJ/&#10;qvH8mLFsrPl1OS0T8m85fw6Rp/EaxKAD2dfooeZXp0Oiiqp9sE0yVxDaHNZE2dijjFG5aFJfraHZ&#10;k4oIB2/SX6JFD/iTs5F8WXP/YyNQcWY+WerEdTGbRSOnYFa+n1KA55n1eUZYSVA1D5wdlstwMP/G&#10;oe56eqlItVu4pe61Oin7wupIlryXBD/+k2ju8zidevnNi18AAAD//wMAUEsDBBQABgAIAAAAIQBk&#10;chWv3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNMfEprGqRCoSBzb&#10;9MJtE7tJIF5HsdMGnp7tCU6j1Yxmvs22k+3E2Qy+daRgPotAGKqcbqlWcCx2D08gfEDS2DkyCr6N&#10;h21+e5Nhqt2F9uZ8CLXgEvIpKmhC6FMpfdUYi37mekPsndxgMfA51FIPeOFy28lFFMXSYku80GBv&#10;XhpTfR1Gq6BsF0f82RdvkV3vluF9Kj7Hj1el7u+m5w2IYKbwF4YrPqNDzkylG0l70SlYJfOYowoS&#10;FvZX68cERKlgGcUg80z+fyD/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB7SxkkLAgAA&#10;FQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGRyFa/f&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001225F7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7544FFAD" wp14:editId="561892E4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1811020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8003540</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="152400" cy="152400"/>
                 <wp:effectExtent l="9525" t="13335" r="9525" b="5715"/>
@@ -6612,106 +6783,106 @@
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F4F920" w14:textId="46EDFBD3" w:rsidR="00E56F98" w:rsidRPr="00AA21A2" w:rsidRDefault="002932CF" w:rsidP="00882391">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="612AF679" wp14:editId="3581B5B2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="612AF679" wp14:editId="03F4EF0D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>4339590</wp:posOffset>
+                  <wp:posOffset>4344353</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>125413</wp:posOffset>
+                  <wp:posOffset>125095</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="153035" cy="146050"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 85"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="153035" cy="146050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5E8BD153" id="Rectangle 85" o:spid="_x0000_s1026" style="position:absolute;margin-left:341.7pt;margin-top:9.9pt;width:12.05pt;height:11.5pt;z-index:251686400;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe0sZJCwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L7bTuGutOFWVLtOk&#10;rpvU9QMIxjYa5rILiZN9/S4kTbOtT9N4QFwuHM499zC/2Q2GbRV6DbbmxSTnTFkJjbZdzZ++rd5d&#10;ceaDsI0wYFXN98rzm8XbN/PRVWoKPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWTTPL/MRsDGIUjlPe3eHZJ8kfDbVsnwpW29CszUnLiFNGOa13HOFnNRdShcr+WRhvgHFoPQlh49&#10;Qd2JINgG9V9Qg5YIHtowkTBk0LZaqlQDVVPkf1Tz2AunUi0kjncnmfz/g5UP20f3FSN17+5BfvfM&#10;wrIXtlO3iDD2SjT0XBGFykbnq9OFGHi6ytbjZ2iotWITIGmwa3GIgFQd2yWp9yep1S4wSZtFeZFf&#10;lJxJShWzy7xMrchE9XzZoQ8fFQwsLmqO1MkELrb3PkQyono+ksiD0c1KG5MC7NZLg2wrqOurNBJ/&#10;qvH8mLFsrPl1OS0T8m85fw6Rp/EaxKAD2dfooeZXp0Oiiqp9sE0yVxDaHNZE2dijjFG5aFJfraHZ&#10;k4oIB2/SX6JFD/iTs5F8WXP/YyNQcWY+WerEdTGbRSOnYFa+n1KA55n1eUZYSVA1D5wdlstwMP/G&#10;oe56eqlItVu4pe61Oin7wupIlryXBD/+k2ju8zidevnNi18AAAD//wMAUEsDBBQABgAIAAAAIQAL&#10;Fyar3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s4u0tpSyNEZTE48t&#10;vXgb2BGo7C5hlxb99U5Pepy8L2++l20n04kzDb51VsHjLAJBtnK6tbWCY7F7SED4gFZj5ywp+CYP&#10;2/z2JsNUu4vd0/kQasEl1qeooAmhT6X0VUMG/cz1ZDn7dIPBwOdQSz3ghctNJ+MoWkqDreUPDfb0&#10;0lD1dRiNgrKNj/izL94is97Nw/tUnMaPV6Xu76bnDYhAU/iD4arP6pCzU+lGq73oFCyT+YJRDtY8&#10;gYFVtHoCUSpYxAnIPJP/F+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB7SxkkLAgAA&#10;FQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAsXJqvf&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;">
+              <v:rect w14:anchorId="29EC1BA0" id="Rectangle 85" o:spid="_x0000_s1026" style="position:absolute;margin-left:342.1pt;margin-top:9.85pt;width:12.05pt;height:11.5pt;z-index:251686400;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe0sZJCwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L7bTuGutOFWVLtOk&#10;rpvU9QMIxjYa5rILiZN9/S4kTbOtT9N4QFwuHM499zC/2Q2GbRV6DbbmxSTnTFkJjbZdzZ++rd5d&#10;ceaDsI0wYFXN98rzm8XbN/PRVWoKPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWTTPL/MRsDGIUjlPe3eHZJ8kfDbVsnwpW29CszUnLiFNGOa13HOFnNRdShcr+WRhvgHFoPQlh49&#10;Qd2JINgG9V9Qg5YIHtowkTBk0LZaqlQDVVPkf1Tz2AunUi0kjncnmfz/g5UP20f3FSN17+5BfvfM&#10;wrIXtlO3iDD2SjT0XBGFykbnq9OFGHi6ytbjZ2iotWITIGmwa3GIgFQd2yWp9yep1S4wSZtFeZFf&#10;lJxJShWzy7xMrchE9XzZoQ8fFQwsLmqO1MkELrb3PkQyono+ksiD0c1KG5MC7NZLg2wrqOurNBJ/&#10;qvH8mLFsrPl1OS0T8m85fw6Rp/EaxKAD2dfooeZXp0Oiiqp9sE0yVxDaHNZE2dijjFG5aFJfraHZ&#10;k4oIB2/SX6JFD/iTs5F8WXP/YyNQcWY+WerEdTGbRSOnYFa+n1KA55n1eUZYSVA1D5wdlstwMP/G&#10;oe56eqlItVu4pe61Oin7wupIlryXBD/+k2ju8zidevnNi18AAAD//wMAUEsDBBQABgAIAAAAIQDU&#10;EaZR3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s4u0KZSyNEZTE48t&#10;vXhb2BGo7Cxhlxb99Y4nPU7el/e+yXez7cUFR985UvC4iEAg1c501Cg4lfuHFIQPmozuHaGCL/Sw&#10;K25vcp0Zd6UDXo6hEVxCPtMK2hCGTEpft2i1X7gBibMPN1od+BwbaUZ95XLbyziK1tLqjnih1QM+&#10;t1h/HieroOrik/4+lK+R3eyX4W0uz9P7i1L3d/PTFkTAOfzB8KvP6lCwU+UmMl70CtbpKmaUg00C&#10;goEkSpcgKgWrOAFZ5PL/B8UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB7SxkkLAgAA&#10;FQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANQRplHf&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003908DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4288CC26" wp14:editId="144A74B6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3001328</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>117475</wp:posOffset>
                 </wp:positionV>
@@ -8506,65 +8677,65 @@
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Once completed, </w:t>
                             </w:r>
                             <w:r w:rsidR="00467094">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">please </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>EMAIL to</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1DA9AABC" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00834D6D" w:rsidRDefault="00F82969" w:rsidP="003E39D9">
+                          <w:p w14:paraId="1DA9AABC" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00834D6D" w:rsidRDefault="001D063F" w:rsidP="003E39D9">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="center" w:pos="4961"/>
                                 <w:tab w:val="left" w:pos="9105"/>
                               </w:tabs>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId8" w:history="1">
-                              <w:r w:rsidR="001D063F" w:rsidRPr="00834D6D">
+                            <w:hyperlink r:id="rId7" w:history="1">
+                              <w:r w:rsidRPr="00834D6D">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                   <w:b/>
                                   <w:color w:val="auto"/>
                                   <w:u w:val="none"/>
                                   <w:lang w:val="en-GB"/>
                                 </w:rPr>
                                 <w:t>reception@stowonthewolddentalpractice.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="1107A573" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00C76176" w:rsidRDefault="001D063F" w:rsidP="0092015C">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C76176">
                               <w:rPr>
@@ -8861,65 +9032,65 @@
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Once completed, </w:t>
                       </w:r>
                       <w:r w:rsidR="00467094">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">please </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>EMAIL to</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1DA9AABC" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00834D6D" w:rsidRDefault="00F82969" w:rsidP="003E39D9">
+                    <w:p w14:paraId="1DA9AABC" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00834D6D" w:rsidRDefault="001D063F" w:rsidP="003E39D9">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="center" w:pos="4961"/>
                           <w:tab w:val="left" w:pos="9105"/>
                         </w:tabs>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId9" w:history="1">
-                        <w:r w:rsidR="001D063F" w:rsidRPr="00834D6D">
+                      <w:hyperlink r:id="rId8" w:history="1">
+                        <w:r w:rsidRPr="00834D6D">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:u w:val="none"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t>reception@stowonthewolddentalpractice.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="1107A573" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00C76176" w:rsidRDefault="001D063F" w:rsidP="0092015C">
                       <w:pPr>
                         <w:spacing w:before="120"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C76176">
                         <w:rPr>
@@ -9253,65 +9424,65 @@
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00834D6D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Once completed, please </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>EMAIL to</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="078EA570" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00834D6D" w:rsidRDefault="00F82969" w:rsidP="005771CA">
+                          <w:p w14:paraId="078EA570" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00834D6D" w:rsidRDefault="001D063F" w:rsidP="005771CA">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="center" w:pos="4961"/>
                                 <w:tab w:val="left" w:pos="9105"/>
                               </w:tabs>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId10" w:history="1">
-                              <w:r w:rsidR="001D063F" w:rsidRPr="00834D6D">
+                            <w:hyperlink r:id="rId9" w:history="1">
+                              <w:r w:rsidRPr="00834D6D">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                   <w:b/>
                                   <w:color w:val="auto"/>
                                   <w:u w:val="none"/>
                                   <w:lang w:val="en-GB"/>
                                 </w:rPr>
                                 <w:t>reception@cirencesterdentalpractice.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="066D60A7" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00C76176" w:rsidRDefault="001D063F" w:rsidP="0092015C">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C76176">
                               <w:rPr>
@@ -9559,65 +9730,65 @@
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00834D6D">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Once completed, please </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>EMAIL to</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="078EA570" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00834D6D" w:rsidRDefault="00F82969" w:rsidP="005771CA">
+                    <w:p w14:paraId="078EA570" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00834D6D" w:rsidRDefault="001D063F" w:rsidP="005771CA">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="center" w:pos="4961"/>
                           <w:tab w:val="left" w:pos="9105"/>
                         </w:tabs>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId11" w:history="1">
-                        <w:r w:rsidR="001D063F" w:rsidRPr="00834D6D">
+                      <w:hyperlink r:id="rId10" w:history="1">
+                        <w:r w:rsidRPr="00834D6D">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:u w:val="none"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t>reception@cirencesterdentalpractice.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="066D60A7" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00C76176" w:rsidRDefault="001D063F" w:rsidP="0092015C">
                       <w:pPr>
                         <w:spacing w:before="120"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C76176">
                         <w:rPr>
@@ -9818,194 +9989,194 @@
                     </w:p>
                     <w:p w14:paraId="07C3E172" w14:textId="77777777" w:rsidR="001D063F" w:rsidRPr="00771CC7" w:rsidRDefault="001D063F" w:rsidP="0092015C">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="5160"/>
                         </w:tabs>
                         <w:spacing w:before="120"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E56F98" w:rsidRPr="00741846" w:rsidSect="007B6C27">
-      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="284" w:right="992" w:bottom="425" w:left="992" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E334AC0" w14:textId="77777777" w:rsidR="001D063F" w:rsidRDefault="001D063F">
+    <w:p w14:paraId="41A215E8" w14:textId="77777777" w:rsidR="00050EE4" w:rsidRDefault="00050EE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32589D4B" w14:textId="77777777" w:rsidR="001D063F" w:rsidRDefault="001D063F">
+    <w:p w14:paraId="695633C8" w14:textId="77777777" w:rsidR="00050EE4" w:rsidRDefault="00050EE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F10873F" w14:textId="77777777" w:rsidR="001D063F" w:rsidRDefault="001D063F">
+    <w:p w14:paraId="03F8E709" w14:textId="77777777" w:rsidR="00050EE4" w:rsidRDefault="00050EE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67ADCF95" w14:textId="77777777" w:rsidR="001D063F" w:rsidRDefault="001D063F">
+    <w:p w14:paraId="3D01A335" w14:textId="77777777" w:rsidR="00050EE4" w:rsidRDefault="00050EE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BD0C803" w14:textId="77777777" w:rsidR="001D063F" w:rsidRDefault="001D063F" w:rsidP="00773554">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype w14:anchorId="6148FA36" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="126F21AD" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:12.75pt;height:12.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:12.75pt;height:12.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F38348D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B46AF9A4"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -10355,150 +10526,156 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="429937806">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1131945136">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="869223249">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#eaeaea"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC0F0F"/>
     <w:rsid w:val="00000775"/>
     <w:rsid w:val="000116EB"/>
     <w:rsid w:val="0003002B"/>
+    <w:rsid w:val="00050EE4"/>
     <w:rsid w:val="0008783F"/>
     <w:rsid w:val="00092D83"/>
     <w:rsid w:val="000A3A84"/>
     <w:rsid w:val="000E6290"/>
     <w:rsid w:val="001225F7"/>
     <w:rsid w:val="0012405E"/>
     <w:rsid w:val="001368A9"/>
     <w:rsid w:val="001410C3"/>
     <w:rsid w:val="0014308C"/>
     <w:rsid w:val="00157BCF"/>
     <w:rsid w:val="001641DC"/>
     <w:rsid w:val="001C2828"/>
     <w:rsid w:val="001D063F"/>
     <w:rsid w:val="001F6A5E"/>
     <w:rsid w:val="00205C11"/>
     <w:rsid w:val="00213938"/>
     <w:rsid w:val="0022116E"/>
     <w:rsid w:val="00235968"/>
     <w:rsid w:val="00241222"/>
     <w:rsid w:val="00251BCC"/>
     <w:rsid w:val="00260AB9"/>
     <w:rsid w:val="0028470F"/>
     <w:rsid w:val="002932CF"/>
     <w:rsid w:val="002C784A"/>
+    <w:rsid w:val="002D3606"/>
     <w:rsid w:val="002E7F4B"/>
     <w:rsid w:val="002F30EA"/>
+    <w:rsid w:val="00304F55"/>
     <w:rsid w:val="00330DB7"/>
     <w:rsid w:val="0033263D"/>
     <w:rsid w:val="00361033"/>
     <w:rsid w:val="003908DE"/>
     <w:rsid w:val="003967B9"/>
     <w:rsid w:val="003B26F5"/>
     <w:rsid w:val="003D5E0F"/>
     <w:rsid w:val="003E39D9"/>
     <w:rsid w:val="003F4642"/>
     <w:rsid w:val="0045628A"/>
     <w:rsid w:val="0046231D"/>
     <w:rsid w:val="00465DBC"/>
     <w:rsid w:val="00467094"/>
     <w:rsid w:val="00471A03"/>
     <w:rsid w:val="00485A21"/>
+    <w:rsid w:val="00492C11"/>
     <w:rsid w:val="004B7F4F"/>
     <w:rsid w:val="004C51A0"/>
     <w:rsid w:val="004E1A3B"/>
     <w:rsid w:val="004F3ED1"/>
     <w:rsid w:val="00500B6D"/>
     <w:rsid w:val="0050737D"/>
     <w:rsid w:val="005150AC"/>
     <w:rsid w:val="00542D5B"/>
     <w:rsid w:val="00557A83"/>
     <w:rsid w:val="005736EB"/>
     <w:rsid w:val="00576B09"/>
     <w:rsid w:val="005771CA"/>
     <w:rsid w:val="00583DA5"/>
     <w:rsid w:val="005924CD"/>
     <w:rsid w:val="005B7E59"/>
+    <w:rsid w:val="005C7EB3"/>
     <w:rsid w:val="006026B3"/>
     <w:rsid w:val="00603E91"/>
     <w:rsid w:val="00611A95"/>
     <w:rsid w:val="006606C0"/>
     <w:rsid w:val="006608C7"/>
     <w:rsid w:val="00667E83"/>
     <w:rsid w:val="00681111"/>
     <w:rsid w:val="006A6543"/>
     <w:rsid w:val="006B3D9C"/>
     <w:rsid w:val="006C4BFB"/>
+    <w:rsid w:val="006D160D"/>
     <w:rsid w:val="006E4CDF"/>
     <w:rsid w:val="006E63BB"/>
     <w:rsid w:val="006F4CDD"/>
     <w:rsid w:val="0071062B"/>
     <w:rsid w:val="00724739"/>
     <w:rsid w:val="00735AEB"/>
     <w:rsid w:val="00741846"/>
     <w:rsid w:val="00763356"/>
     <w:rsid w:val="00773554"/>
     <w:rsid w:val="00775D4D"/>
     <w:rsid w:val="00783B28"/>
     <w:rsid w:val="00784BD5"/>
     <w:rsid w:val="00796A76"/>
     <w:rsid w:val="007B16EA"/>
     <w:rsid w:val="007B6C27"/>
     <w:rsid w:val="007C36F4"/>
     <w:rsid w:val="007F5BEE"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00831A7B"/>
     <w:rsid w:val="00832199"/>
     <w:rsid w:val="00835E6A"/>
     <w:rsid w:val="00867414"/>
     <w:rsid w:val="008753EC"/>
     <w:rsid w:val="00882391"/>
     <w:rsid w:val="00896FEE"/>
@@ -10517,129 +10694,129 @@
     <w:rsid w:val="00991406"/>
     <w:rsid w:val="00997ADE"/>
     <w:rsid w:val="009B4566"/>
     <w:rsid w:val="009D6695"/>
     <w:rsid w:val="009F07D3"/>
     <w:rsid w:val="00A108F1"/>
     <w:rsid w:val="00A22D59"/>
     <w:rsid w:val="00A23B91"/>
     <w:rsid w:val="00A66F00"/>
     <w:rsid w:val="00A760D5"/>
     <w:rsid w:val="00A95913"/>
     <w:rsid w:val="00AA21A2"/>
     <w:rsid w:val="00AB00BF"/>
     <w:rsid w:val="00AB2CAC"/>
     <w:rsid w:val="00AC0F0F"/>
     <w:rsid w:val="00AC5725"/>
     <w:rsid w:val="00AC5A30"/>
     <w:rsid w:val="00AE0598"/>
     <w:rsid w:val="00AE7381"/>
     <w:rsid w:val="00AF2D1D"/>
     <w:rsid w:val="00AF6492"/>
     <w:rsid w:val="00B026EB"/>
     <w:rsid w:val="00B06FE9"/>
     <w:rsid w:val="00B229BB"/>
     <w:rsid w:val="00B30E11"/>
+    <w:rsid w:val="00B35BA8"/>
     <w:rsid w:val="00B60791"/>
     <w:rsid w:val="00B64C30"/>
     <w:rsid w:val="00B86AB3"/>
     <w:rsid w:val="00B87A3F"/>
     <w:rsid w:val="00B97646"/>
     <w:rsid w:val="00BA718C"/>
     <w:rsid w:val="00BA7B34"/>
     <w:rsid w:val="00BA7E45"/>
     <w:rsid w:val="00BC2BB4"/>
     <w:rsid w:val="00BD7256"/>
     <w:rsid w:val="00BE1FF5"/>
     <w:rsid w:val="00BE4211"/>
     <w:rsid w:val="00BE517F"/>
     <w:rsid w:val="00BF009B"/>
     <w:rsid w:val="00C412E4"/>
     <w:rsid w:val="00C9555F"/>
     <w:rsid w:val="00CB7E51"/>
     <w:rsid w:val="00CD448C"/>
+    <w:rsid w:val="00CD5C4E"/>
     <w:rsid w:val="00CE44C5"/>
     <w:rsid w:val="00CF657B"/>
     <w:rsid w:val="00D048AA"/>
+    <w:rsid w:val="00D51C40"/>
     <w:rsid w:val="00D52E9D"/>
     <w:rsid w:val="00D61879"/>
     <w:rsid w:val="00D8646F"/>
     <w:rsid w:val="00D86BA7"/>
     <w:rsid w:val="00DA04A4"/>
     <w:rsid w:val="00DA5E9B"/>
     <w:rsid w:val="00DB4225"/>
     <w:rsid w:val="00DC6057"/>
     <w:rsid w:val="00E56F98"/>
+    <w:rsid w:val="00EF6A15"/>
     <w:rsid w:val="00EF7361"/>
     <w:rsid w:val="00F06531"/>
     <w:rsid w:val="00F538F1"/>
     <w:rsid w:val="00F82445"/>
     <w:rsid w:val="00F82969"/>
     <w:rsid w:val="00F8316C"/>
     <w:rsid w:val="00FA7800"/>
     <w:rsid w:val="00FC4017"/>
     <w:rsid w:val="00FF0558"/>
     <w:rsid w:val="00FF0AFE"/>
     <w:rsid w:val="00FF0B45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#eaeaea"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
-[...3 lines deleted...]
-      </o:regrouptable>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="341D6416"/>
   <w15:docId w15:val="{101E973C-4828-401C-8ECE-D240C2F551A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11154,57 +11331,57 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A66F00"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF0B45"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reception@stowonthewolddentalpractice.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cirencesterdentalpractice.com/refer-patient-form" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reception@cirencesterdentalpractice.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reception@cirencesterdentalpractice.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reception@stowonthewolddentalpractice.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reception@stowonthewolddentalpractice.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reception@stowonthewolddentalpractice.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reception@cirencesterdentalpractice.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reception@cirencesterdentalpractice.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11455,75 +11632,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>53</Words>
-  <Characters>937</Characters>
+  <Words>137</Words>
+  <Characters>782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>989</CharactersWithSpaces>
+  <CharactersWithSpaces>918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7405636</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:cbctscans@cirencesterdentalpractice.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553665</vt:i4>
       </vt:variant>
       <vt:variant>